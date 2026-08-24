--- v0 (2026-06-23)
+++ v1 (2026-08-24)
@@ -219,51 +219,51 @@
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53031AE6" w14:textId="77777777" w:rsidR="006C7781" w:rsidRDefault="00E5150B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IDADE: 4 anos e 4 meses</w:t>
+              <w:t>IDADE: 4 anos e 6 meses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="392BBFA6" w14:textId="200E2E72" w:rsidR="006C7781" w:rsidRDefault="00E5150B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -848,51 +848,51 @@
         <w:t xml:space="preserve">               </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75800080" w14:textId="77777777" w:rsidR="00B638CB" w:rsidRDefault="00B638CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1000" w:right="990" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A748D88" w14:textId="77777777" w:rsidR="006C7781" w:rsidRDefault="00E5150B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="990"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">         BELÉM-PA, 23/06/2026</w:t>
+        <w:t xml:space="preserve">         BELÉM-PA, 24/08/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C7781" w:rsidSect="00EB53A5">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4E5C0DDE" w14:textId="77777777" w:rsidR="00B6628D" w:rsidRDefault="00B6628D" w:rsidP="00EB53A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>